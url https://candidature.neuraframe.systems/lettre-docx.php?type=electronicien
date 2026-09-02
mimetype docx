--- v0 (2026-07-04)
+++ v1 (2026-09-02)
@@ -152,51 +152,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="160" w:after="160"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CCCCCC"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Yverdon-les-Bains, le 4 juillet 2026</w:t>
+        <w:t xml:space="preserve">Yverdon-les-Bains, le 2 septembre 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Objet : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidature spontanée — Électronicien / Poste en production</w:t>
       </w:r>
     </w:p>